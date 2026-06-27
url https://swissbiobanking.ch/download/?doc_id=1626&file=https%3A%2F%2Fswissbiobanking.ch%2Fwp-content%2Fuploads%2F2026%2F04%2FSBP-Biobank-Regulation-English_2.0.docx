--- v0 (2026-04-27)
+++ v1 (2026-06-27)
@@ -11901,75 +11901,75 @@
       </w:r>
       <w:r w:rsidR="006A48F7" w:rsidRPr="00CB02F1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB02F1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D6E4F" w:rsidRPr="00A1030E" w:rsidSect="001C2754">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1123" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03FE4382" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C">
+    <w:p w14:paraId="14D06AD5" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="139AFE01" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C">
+    <w:p w14:paraId="653DC8EB" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EB7C513" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C"/>
+    <w:p w14:paraId="74572EF4" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -11979,420 +11979,218 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="528DE746" w14:textId="45B7F731" w:rsidR="009F6641" w:rsidRDefault="00634025" w:rsidP="001A3ECB">
+  <w:p w14:paraId="528DE746" w14:textId="4AA76BEA" w:rsidR="009F6641" w:rsidRDefault="001A3ECB" w:rsidP="001A3ECB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
         <w:tab w:val="left" w:pos="9746"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
-    <w:r w:rsidRPr="00634025">
-[...204 lines deleted...]
-    <w:r w:rsidR="001A3ECB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47BC49B0" wp14:editId="78DE99A0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47BC49B0" wp14:editId="13E3BEAF">
           <wp:extent cx="1262743" cy="853204"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="Image 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="logoInst.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1276752" cy="862669"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="001A3ECB">
+    <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009F6641">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260A6354" wp14:editId="15DD7625">
           <wp:extent cx="1346047" cy="1150133"/>
           <wp:effectExtent l="0" t="0" r="635" b="5715"/>
           <wp:docPr id="7" name="Image 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="LOGO_developped_by.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3"/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1355178" cy="1157935"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2127D4F1" w14:textId="77777777" w:rsidR="009F6641" w:rsidRDefault="009F6641" w:rsidP="0032087C"/>
   <w:p w14:paraId="6F729B77" w14:textId="3373C95F" w:rsidR="009F6641" w:rsidRDefault="009F6641" w:rsidP="0032087C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0949274A" w14:textId="77777777" w:rsidR="009F6641" w:rsidRDefault="009F6641" w:rsidP="0032087C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D39E68E" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C">
+    <w:p w14:paraId="13FA1342" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70933273" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C">
+    <w:p w14:paraId="48D23D2D" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4FDF1AC2" w14:textId="77777777" w:rsidR="00CD6425" w:rsidRDefault="00CD6425" w:rsidP="0032087C"/>
+    <w:p w14:paraId="3F9B2E98" w14:textId="77777777" w:rsidR="00A1405B" w:rsidRDefault="00A1405B" w:rsidP="0032087C"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1150317A" w14:textId="05D5072D" w:rsidR="00E630C8" w:rsidRPr="00E630C8" w:rsidRDefault="00E630C8">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00553E05">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00553E05">
         <w:t xml:space="preserve"> Note that associated data must be stored for a period of at least 10 years after the completion or termination of the research project.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="78EE48C3" w14:textId="4F5FBF38" w:rsidR="009F6641" w:rsidRPr="00063BBE" w:rsidRDefault="009F6641" w:rsidP="0032087C">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00063BBE">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
@@ -12523,110 +12321,100 @@
       </w:r>
       <w:r w:rsidRPr="009072A3">
         <w:t>and in particular the right to revoke consent</w:t>
       </w:r>
       <w:r w:rsidR="005D61E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:id w:val="6953540"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2D93F3CF" w14:textId="492B5309" w:rsidR="009F6641" w:rsidRDefault="009F6641" w:rsidP="0032087C">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F0212B2" w14:textId="77777777" w:rsidR="009F6641" w:rsidRDefault="009F6641" w:rsidP="0032087C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:id w:val="-2045890678"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5CC52BF6" w14:textId="77777777" w:rsidR="009F6641" w:rsidRPr="00C15B19" w:rsidRDefault="009F6641" w:rsidP="00CD7783">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C15B19">
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
@@ -13390,51 +13178,51 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1241673936">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1810324895">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="800616416">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="405490956">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2135908498">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="546798280">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="134"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -13625,50 +13413,51 @@
     <w:rsid w:val="00267423"/>
     <w:rsid w:val="00267856"/>
     <w:rsid w:val="00281DBF"/>
     <w:rsid w:val="00283197"/>
     <w:rsid w:val="00283FA3"/>
     <w:rsid w:val="0028410F"/>
     <w:rsid w:val="00285ACE"/>
     <w:rsid w:val="00287E23"/>
     <w:rsid w:val="00290292"/>
     <w:rsid w:val="002942A9"/>
     <w:rsid w:val="00294F58"/>
     <w:rsid w:val="002B1058"/>
     <w:rsid w:val="002B1876"/>
     <w:rsid w:val="002B1A04"/>
     <w:rsid w:val="002B1FE4"/>
     <w:rsid w:val="002B413A"/>
     <w:rsid w:val="002B451F"/>
     <w:rsid w:val="002B62D8"/>
     <w:rsid w:val="002B7088"/>
     <w:rsid w:val="002C613B"/>
     <w:rsid w:val="002C6767"/>
     <w:rsid w:val="002C6CA6"/>
     <w:rsid w:val="002D23B9"/>
     <w:rsid w:val="002D4B0B"/>
     <w:rsid w:val="002D734F"/>
+    <w:rsid w:val="002E1C78"/>
     <w:rsid w:val="002E3CB9"/>
     <w:rsid w:val="002E5B32"/>
     <w:rsid w:val="002E6186"/>
     <w:rsid w:val="002E6C92"/>
     <w:rsid w:val="002F28CD"/>
     <w:rsid w:val="002F2E3F"/>
     <w:rsid w:val="002F432B"/>
     <w:rsid w:val="002F5377"/>
     <w:rsid w:val="002F54A2"/>
     <w:rsid w:val="002F5F1E"/>
     <w:rsid w:val="002F6425"/>
     <w:rsid w:val="0030017B"/>
     <w:rsid w:val="00302384"/>
     <w:rsid w:val="00304EF3"/>
     <w:rsid w:val="00306913"/>
     <w:rsid w:val="00312D29"/>
     <w:rsid w:val="00313687"/>
     <w:rsid w:val="00313AEE"/>
     <w:rsid w:val="00317445"/>
     <w:rsid w:val="0032087C"/>
     <w:rsid w:val="0032613F"/>
     <w:rsid w:val="00330184"/>
     <w:rsid w:val="00330751"/>
     <w:rsid w:val="0033131D"/>
     <w:rsid w:val="0033279C"/>
@@ -13695,50 +13484,51 @@
     <w:rsid w:val="00373BCB"/>
     <w:rsid w:val="00374E88"/>
     <w:rsid w:val="00376066"/>
     <w:rsid w:val="003762E2"/>
     <w:rsid w:val="00381D7A"/>
     <w:rsid w:val="0038398B"/>
     <w:rsid w:val="00387EF2"/>
     <w:rsid w:val="00391C9D"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="00393F85"/>
     <w:rsid w:val="00394272"/>
     <w:rsid w:val="00394A4A"/>
     <w:rsid w:val="00394EA9"/>
     <w:rsid w:val="00395E99"/>
     <w:rsid w:val="003975FC"/>
     <w:rsid w:val="003A51D2"/>
     <w:rsid w:val="003B5688"/>
     <w:rsid w:val="003B5969"/>
     <w:rsid w:val="003B61FC"/>
     <w:rsid w:val="003B6242"/>
     <w:rsid w:val="003B64A1"/>
     <w:rsid w:val="003B6CB8"/>
     <w:rsid w:val="003C0D83"/>
     <w:rsid w:val="003C3537"/>
     <w:rsid w:val="003C581E"/>
+    <w:rsid w:val="003C6630"/>
     <w:rsid w:val="003C686A"/>
     <w:rsid w:val="003C6FCC"/>
     <w:rsid w:val="003C7258"/>
     <w:rsid w:val="003D11B6"/>
     <w:rsid w:val="003D20D8"/>
     <w:rsid w:val="003D2EE9"/>
     <w:rsid w:val="003D680F"/>
     <w:rsid w:val="003E064F"/>
     <w:rsid w:val="003E3EFD"/>
     <w:rsid w:val="003E4492"/>
     <w:rsid w:val="003E56F3"/>
     <w:rsid w:val="003E5E6B"/>
     <w:rsid w:val="003F1984"/>
     <w:rsid w:val="003F2946"/>
     <w:rsid w:val="003F3EB0"/>
     <w:rsid w:val="003F6ED2"/>
     <w:rsid w:val="003F7F90"/>
     <w:rsid w:val="00400F4B"/>
     <w:rsid w:val="00403F4B"/>
     <w:rsid w:val="00404246"/>
     <w:rsid w:val="00405314"/>
     <w:rsid w:val="00406978"/>
     <w:rsid w:val="0041038C"/>
     <w:rsid w:val="00411C9D"/>
     <w:rsid w:val="00416A3C"/>
@@ -14160,50 +13950,51 @@
     <w:rsid w:val="009D72A3"/>
     <w:rsid w:val="009D76BF"/>
     <w:rsid w:val="009E1D28"/>
     <w:rsid w:val="009E5548"/>
     <w:rsid w:val="009E62DE"/>
     <w:rsid w:val="009E6665"/>
     <w:rsid w:val="009F0C5F"/>
     <w:rsid w:val="009F0EE2"/>
     <w:rsid w:val="009F19AE"/>
     <w:rsid w:val="009F19BB"/>
     <w:rsid w:val="009F2E0A"/>
     <w:rsid w:val="009F37E1"/>
     <w:rsid w:val="009F59AA"/>
     <w:rsid w:val="009F6641"/>
     <w:rsid w:val="009F696D"/>
     <w:rsid w:val="009F7096"/>
     <w:rsid w:val="009F7B97"/>
     <w:rsid w:val="00A0044E"/>
     <w:rsid w:val="00A00D8E"/>
     <w:rsid w:val="00A01691"/>
     <w:rsid w:val="00A038D0"/>
     <w:rsid w:val="00A0462E"/>
     <w:rsid w:val="00A07A82"/>
     <w:rsid w:val="00A1030E"/>
     <w:rsid w:val="00A13045"/>
+    <w:rsid w:val="00A1405B"/>
     <w:rsid w:val="00A17B2D"/>
     <w:rsid w:val="00A203FA"/>
     <w:rsid w:val="00A20B96"/>
     <w:rsid w:val="00A212A0"/>
     <w:rsid w:val="00A241BF"/>
     <w:rsid w:val="00A24A9D"/>
     <w:rsid w:val="00A253A7"/>
     <w:rsid w:val="00A276BA"/>
     <w:rsid w:val="00A311AF"/>
     <w:rsid w:val="00A31F56"/>
     <w:rsid w:val="00A32751"/>
     <w:rsid w:val="00A32C29"/>
     <w:rsid w:val="00A32C89"/>
     <w:rsid w:val="00A332B3"/>
     <w:rsid w:val="00A339B8"/>
     <w:rsid w:val="00A35BC7"/>
     <w:rsid w:val="00A364F7"/>
     <w:rsid w:val="00A401CF"/>
     <w:rsid w:val="00A40825"/>
     <w:rsid w:val="00A40FBF"/>
     <w:rsid w:val="00A4108A"/>
     <w:rsid w:val="00A43EFE"/>
     <w:rsid w:val="00A45E2F"/>
     <w:rsid w:val="00A477AA"/>
     <w:rsid w:val="00A504EC"/>
@@ -14647,51 +14438,51 @@
     <w:rsid w:val="00FF7742"/>
     <w:rsid w:val="00FF7E52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="392D47B2"/>
   <w15:docId w15:val="{25A3F18D-FB21-C647-8C6E-FB90731209DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -17356,51 +17147,51 @@
     <w:div w:id="2120221155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17637,65 +17428,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010078D05A67EA2A0546A32A3B9E4A37D3D2" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a5c3f74ca16b7d90b5b535b724570b18">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b58433b-7f6d-4567-b1e5-ce38292e8f28" xmlns:ns3="bf78e552-48dc-46f9-bef4-e14122d7af74" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7151a8cffc1e9f2ef3838142410e6a3" ns2:_="" ns3:_="">
     <xsd:import namespace="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
     <xsd:import namespace="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -17912,108 +17697,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bf78e552-48dc-46f9-bef4-e14122d7af74" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b58433b-7f6d-4567-b1e5-ce38292e8f28">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC20AC92-57CC-408F-8A0E-30AACBC5ABFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E6F4124-4581-4912-B4E1-BB44FDDD4239}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71287953-68FF-5B48-8C14-CB68F8538C86}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FB87BC-D92C-431F-B3BC-424C3680695E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
     <ds:schemaRef ds:uri="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71287953-68FF-5B48-8C14-CB68F8538C86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E6F4124-4581-4912-B4E1-BB44FDDD4239}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC20AC92-57CC-408F-8A0E-30AACBC5ABFD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
+    <ds:schemaRef ds:uri="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>3623</Words>
   <Characters>19930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>166</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>