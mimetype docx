--- v0 (2026-04-27)
+++ v1 (2026-06-27)
@@ -13,69 +13,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41E87409" w14:textId="77777777" w:rsidR="008E5730" w:rsidRPr="00C3548B" w:rsidRDefault="005663ED" w:rsidP="009D2487">
+    <w:p w14:paraId="41E87409" w14:textId="77777777" w:rsidR="008E5730" w:rsidRPr="00C3548B" w:rsidRDefault="00EE6D57" w:rsidP="009D2487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3548B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="15"/>
           <w:kern w:val="32"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:pict w14:anchorId="46FB5A0D">
+        <w:pict w14:anchorId="744A90FA">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="Image 3" o:spid="_x0000_i1025" type="#_x0000_t75" alt="" style="width:108.75pt;height:108.75pt;visibility:visible;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
@@ -226,228 +226,198 @@
     <w:p w14:paraId="4691484C" w14:textId="6B6E5E56" w:rsidR="00FF7742" w:rsidRPr="00C3548B" w:rsidRDefault="00B86616" w:rsidP="009D2487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="1701"/>
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Par le présent</w:t>
       </w:r>
       <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Règlement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">, la </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C3548B">
+        <w:t xml:space="preserve">, la biobanque s’engage à </w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C3548B">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>protéger</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD612D" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-        <w:t xml:space="preserve"> s’engage à </w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les droits fondamentaux</w:t>
       </w:r>
       <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>protéger</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00700CA0" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D28" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00700CA0" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD612D" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les droits fondamentaux</w:t>
+        <w:t xml:space="preserve">notamment </w:t>
       </w:r>
       <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00700CA0" w:rsidRPr="00C3548B">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">des </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E1D28" w:rsidRPr="00C3548B">
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>participants</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00700CA0" w:rsidRPr="00C3548B">
+        <w:t xml:space="preserve"> dignité, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eur </w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>autonomie, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vie privée et la confidentialité </w:t>
+      </w:r>
+      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur leurs données </w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ainsi que le</w:t>
+      </w:r>
+      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s droits </w:t>
       </w:r>
       <w:r w:rsidR="00AD612D" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">notamment </w:t>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
+        <w:t xml:space="preserve"> la personnalité. </w:t>
+      </w:r>
+      <w:r w:rsidR="009865E0" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>eur</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> s’engage à préserver son impartialité, son indépendance et son intégrité. </w:t>
+        <w:t xml:space="preserve">La biobanque s’engage à préserver son impartialité, son indépendance et son intégrité. </w:t>
       </w:r>
       <w:r w:rsidR="008A281E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Elle s’engage à </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">travailler dans le respect des exigences légales et des standards éthiques </w:t>
       </w:r>
       <w:r w:rsidR="00334379" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">et professionnels </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>en vigueur</w:t>
@@ -3035,69 +3005,51 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note d’utilisation: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Les propositions susceptibles de ne pas s’appliquer à votre </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sont marquées par un astérisque</w:t>
+        <w:t>Les propositions susceptibles de ne pas s’appliquer à votre biobanque sont marquées par un astérisque</w:t>
       </w:r>
       <w:r w:rsidR="007B21CB" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007B21CB" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="EC2315"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidR="007B21CB" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007B21CB" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
@@ -3218,59 +3170,51 @@
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6F7BC177" w14:textId="77777777" w:rsidR="00C83E6B" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc218776642"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>CHAMP D’APPLICATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="79B9E3AB" w14:textId="77777777" w:rsidR="00C83E6B" w:rsidRPr="00C3548B" w:rsidRDefault="00C83E6B" w:rsidP="005C0837">
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Le présent </w:t>
       </w:r>
       <w:r w:rsidR="00E95F52" w:rsidRPr="00C3548B">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">èglement définit les buts, l’organisation et le fonctionnement de la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t>èglement définit les buts, l’organisation et le fonctionnement de la biobanque [</w:t>
       </w:r>
       <w:r w:rsidR="00C55BEE" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Nom de la BB</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">]. Il indique les exigences qui gouvernent la collecte, le stockage et </w:t>
       </w:r>
       <w:r w:rsidR="0095618D" w:rsidRPr="00C3548B">
         <w:t>la mise à disposition</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92F9E" w:rsidRPr="00C3548B">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="007531FA" w:rsidRPr="00C3548B">
         <w:t>s échantillons biologiques et leurs données associées</w:t>
       </w:r>
       <w:r w:rsidR="00C92F9E" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3328,60 +3272,55 @@
       <w:r w:rsidR="00C83E6B" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> et celle sur la protection des données. Il suit les </w:t>
       </w:r>
       <w:r w:rsidR="00C92F9E" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">principes </w:t>
       </w:r>
       <w:r w:rsidR="00C83E6B" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">éthiques </w:t>
       </w:r>
       <w:r w:rsidR="00267423" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">et professionnels reconnus, en particulier </w:t>
       </w:r>
       <w:r w:rsidR="00C83E6B" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">la Déclaration de Taipei </w:t>
       </w:r>
       <w:r w:rsidR="00267423" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">de 2016 </w:t>
       </w:r>
       <w:r w:rsidR="00C83E6B" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">sur les </w:t>
       </w:r>
       <w:r w:rsidR="00C55BEE" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">considérations éthiques concernant les </w:t>
       </w:r>
       <w:r w:rsidR="00C83E6B" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">bases de données de santé et </w:t>
-[...3 lines deleted...]
-        <w:t>bi</w:t>
+        <w:t>bases de données de santé et bi</w:t>
       </w:r>
       <w:r w:rsidR="00E95F52" w:rsidRPr="00C3548B">
         <w:t>obanques</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00253DF0" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5488AB8D" w14:textId="77777777" w:rsidR="00C83E6B" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc218776644"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>DÉFINITIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1A2A12CC" w14:textId="77777777" w:rsidR="0062674A" w:rsidRPr="00C3548B" w:rsidRDefault="00D67286" w:rsidP="005C0837">
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Les termes utilisés dans le présent </w:t>
       </w:r>
@@ -3490,316 +3429,226 @@
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LRH</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Loi fédérale relative à la recherche sur l’être humain du 30 septembre 2011 ; RS 810.30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D62EB8" w14:textId="77777777" w:rsidR="007130FC" w:rsidRPr="00C3548B" w:rsidRDefault="007130FC" w:rsidP="003D3105">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MTA      </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Transfer Agreement</w:t>
+        <w:t>MTA      Material Transfer Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CB0B62" w14:textId="77777777" w:rsidR="00267423" w:rsidRPr="00C3548B" w:rsidRDefault="00267423" w:rsidP="003D3105">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ORH</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ordonnance relative à la recherche sur l'être humain à l’exception des essais cliniques du 20 septembre 2013 ; RS 810.301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33806D78" w14:textId="77777777" w:rsidR="004505DF" w:rsidRPr="00C3548B" w:rsidRDefault="009D72A3" w:rsidP="003D3105">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>SBP</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Swiss </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Platform</w:t>
+        <w:t>Swiss Biobanking Platform</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F45747" w14:textId="77777777" w:rsidR="00FE739C" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc218776646"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>DESCRIPTION DE LA BIOBANQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="18C531F6" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc218776647"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>OBJET DE LA BIOBANQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="601A64CF" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="00EF0E53">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Cette </w:t>
-[...27 lines deleted...]
-        <w:t>, par ex. une cohorte</w:t>
+        <w:t>Cette biobanque est [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>type de biobanque, par ex. une cohorte</w:t>
       </w:r>
       <w:r w:rsidR="005C0837" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005C0837" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>biobanque spécifique à une maladie, etc</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9A4D1C" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D8D2B4D" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00EF0E53" w:rsidP="00174AB1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">La </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> multicentrique dont le site principal est [</w:t>
+        <w:t>La biobanque est une biobanque multicentrique dont le site principal est [</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>organisation principale</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:t>] et dont les sites secondaires sont : [</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>autres Institutions secondaires</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC2F3D3" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc218776648"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>BUT DE LA BIOBANQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="0110D11B" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Cette </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a été constituée dans un but [</w:t>
+        <w:t>Cette biobanque a été constituée dans un but [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>de recherche</w:t>
       </w:r>
       <w:r w:rsidR="004642F2" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/diagnostic/thérapeutique/autre</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00EF0E53" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
@@ -3816,59 +3665,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D329833" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1905E0DB" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00EF0E53" w:rsidP="00EF0E53">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Cette </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> est destinée à [</w:t>
+        <w:t>Cette biobanque est destinée à [</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>un groupe de recherche spécifique</w:t>
       </w:r>
       <w:r w:rsidR="00DC6970" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00DC6970" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3960,59 +3801,51 @@
         <w:t>des fournisseurs d’échantillons</w:t>
       </w:r>
       <w:r w:rsidR="00174AB1" w:rsidRPr="00C3548B">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118FE809" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc218776649"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>NATURE DES RESSOURCES BIOLOGIQUES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="58C556C4" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Le type de ressources biologiques conservées dans la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> est décrit dans l’Annexe II.</w:t>
+        <w:t>Le type de ressources biologiques conservées dans la biobanque est décrit dans l’Annexe II.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259E9192" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F4344E3" w14:textId="0E6A37BB" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="00EF0E53">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t>Ces ressources biologiques sont collectées auprès de [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4097,155 +3930,119 @@
         </w:rPr>
         <w:t>personnes vulnérables</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B690CE" w14:textId="77777777" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc218776650"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>DURÉE DE STOCKAGE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="10DE0E99" w14:textId="660C71F3" w:rsidR="00174AB1" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="001A3B43">
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Les ressources biologiques sont conservées dans la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pour une duré</w:t>
+        <w:t>Les ressources biologiques sont conservées dans la biobanque pour une duré</w:t>
       </w:r>
       <w:r w:rsidR="002F5E41" w:rsidRPr="00C3548B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> [de </w:t>
       </w:r>
       <w:r w:rsidR="00355BB7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Durée de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Stockage/indéterminée</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="002F5E41" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5E41" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E2BC4E" w14:textId="77777777" w:rsidR="0022623C" w:rsidRPr="00C3548B" w:rsidRDefault="00174AB1" w:rsidP="001A3B43">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Note : Si la </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C3548B">
+        <w:t xml:space="preserve">Note : Si la biobanque a une durée de vie définie, elle suit les règles exposées à la partie </w:t>
+      </w:r>
+      <w:r w:rsidR="00540084" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>biobanque</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C3548B">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00355BB7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> a une durée de vie définie, elle suit les règles exposées à la partie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00540084" w:rsidRPr="00C3548B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>3.10</w:t>
-[...25 lines deleted...]
-        <w:t> » du présent Règlement</w:t>
+        <w:t>« Dissolution de la biobanque » du présent Règlement</w:t>
       </w:r>
       <w:r w:rsidR="001A3B43" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625EC311" w14:textId="77777777" w:rsidR="002F2E3F" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc218776651"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>GOUVERNANCE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="686E4EFF" w14:textId="77777777" w:rsidR="00DF08D8" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc218776652"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>ETABLISSEMENT DE LA BIOBANQUE</w:t>
@@ -4321,65 +4118,51 @@
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336DAEC6" w14:textId="77777777" w:rsidR="00E67338" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc218776653"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>STATUT JURIDIQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="11D6BD6C" w14:textId="77777777" w:rsidR="007E3FE5" w:rsidRPr="00C3548B" w:rsidRDefault="00206807" w:rsidP="001A3B43">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc492986799"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> est constituée en tant que [</w:t>
+        <w:t>La biobanque est constituée en tant que [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fondation</w:t>
       </w:r>
       <w:r w:rsidR="00F66CC7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00C55BEE" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4441,143 +4224,111 @@
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, organisation gouvernementale - nom</w:t>
       </w:r>
       <w:r w:rsidR="005C4A5C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00266360" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762D8364" w14:textId="77777777" w:rsidR="007531FA" w:rsidRPr="00C3548B" w:rsidRDefault="002F28CD" w:rsidP="00EF0E53">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4B168525" w14:textId="77777777" w:rsidR="001F1F86" w:rsidRPr="00C3548B" w:rsidRDefault="001F1F86" w:rsidP="00EF0E53">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> est </w:t>
+        <w:t xml:space="preserve">La biobanque est </w:t>
       </w:r>
       <w:r w:rsidR="00177FF4" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>une entité autonome de droit public selon le droit cantonal [</w:t>
       </w:r>
       <w:r w:rsidR="00177FF4" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>canton</w:t>
       </w:r>
       <w:r w:rsidR="00177FF4" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FEB2FC" w14:textId="77777777" w:rsidR="001F1F86" w:rsidRPr="00C3548B" w:rsidRDefault="001F1F86" w:rsidP="00EF0E53">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7B253F84" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="005C4A5C" w:rsidP="005C0837">
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">La biobanque </w:t>
       </w:r>
       <w:r w:rsidR="002F28CD" w:rsidRPr="00C3548B">
         <w:t>est rattachée au [</w:t>
       </w:r>
       <w:r w:rsidR="002F28CD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Département</w:t>
       </w:r>
       <w:r w:rsidR="00EF0E53" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F28CD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00EF0E53" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4651,60 +4402,52 @@
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="02C9422A" w14:textId="77777777" w:rsidR="00C83E6B" w:rsidRPr="00C3548B" w:rsidRDefault="00215C91" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="595"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Les structures organisationnelles</w:t>
       </w:r>
       <w:r w:rsidR="007531FA" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> de la biobanque</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont : [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>direction stratégique, direction opérationnelle, direction administrative</w:t>
       </w:r>
       <w:r w:rsidR="00244633" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, comité </w:t>
       </w:r>
       <w:r w:rsidR="003B6242" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -4794,172 +4537,134 @@
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="00E85085" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsable</w:t>
       </w:r>
       <w:r w:rsidR="00E85085" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> est</w:t>
+        <w:t xml:space="preserve"> de la biobanque est</w:t>
       </w:r>
       <w:r w:rsidR="00E85085" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/sont identifiés et listés en Annexe III</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F0B5B0" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc218776655"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>CONSENTEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0576F05E" w14:textId="77777777" w:rsidR="000856F9" w:rsidRPr="00C3548B" w:rsidRDefault="000C0F50" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">La collecte, le stockage et l’utilisation de ressources biologiques reposent sur un consentement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEFE7F1" w14:textId="77777777" w:rsidR="000856F9" w:rsidRPr="00C3548B" w:rsidRDefault="000856F9" w:rsidP="00EF0E53">
       <w:r w:rsidRPr="00C3548B">
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>/spécifique incluant une possible réutilisation pour un projet de recherche futur/général</w:t>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>spécifique/spécifique incluant une possible réutilisation pour un projet de recherche futur/général</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>].</w:t>
       </w:r>
       <w:r w:rsidR="00613E46" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00613E46" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce consentement doit être libre et obtenu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Ce consentement doit être libre et obtenu suite à une information préalable appropriée. Le statut du consentement du participant est documenté et le formulaire de consentement archivé. Le modèle de consentement figure en annexe </w:t>
+      </w:r>
+      <w:r w:rsidR="008306B7" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidR="00613E46" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>suite à une</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>V.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A1DF52" w14:textId="77777777" w:rsidR="008E2974" w:rsidRPr="00C3548B" w:rsidRDefault="008E2974" w:rsidP="0084283B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="21010D4E" w14:textId="77777777" w:rsidR="00CE16D0" w:rsidRPr="00C3548B" w:rsidRDefault="00860603" w:rsidP="00C74A4C">
       <w:r w:rsidRPr="00C3548B">
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="008E2974" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> collecte, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="008E2974" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> stockage et à </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">l’utilisation de </w:t>
       </w:r>
       <w:r w:rsidR="008E2974" w:rsidRPr="00C3548B">
         <w:t>ressources biologiques</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> reposent sur un consentement libre et éclairé du patient obtenu dans le cadre des soins</w:t>
       </w:r>
       <w:r w:rsidR="008E2974" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
@@ -5001,118 +4706,91 @@
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="003A51D2" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DB55A7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Cette révocation</w:t>
       </w:r>
       <w:r w:rsidR="00FF3B2E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> n’entraine aucun préjudice notamment en ce qui concerne la prise en charge médicale du participant. </w:t>
       </w:r>
       <w:r w:rsidR="00FF3B2E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les modalités de révocation sont prévues par le formulaire de consentement. Pour tout renseignement complémentaire, le participant peut s’adresser à la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> selon les dispositions du Chapitre 7 « Communication » du présent Règlement.</w:t>
+        <w:t>Les modalités de révocation sont prévues par le formulaire de consentement. Pour tout renseignement complémentaire, le participant peut s’adresser à la biobanque selon les dispositions du Chapitre 7 « Communication » du présent Règlement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7767EF3D" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6951E035" w14:textId="77777777" w:rsidR="0084318F" w:rsidRPr="00C3548B" w:rsidRDefault="00CC0142" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00FF3B2E" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003A51D2" w:rsidRPr="00C3548B">
-        <w:t>Suite à</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> toute révocation, les échantillons et données </w:t>
+        <w:t xml:space="preserve">Suite à toute révocation, les échantillons et données </w:t>
       </w:r>
       <w:r w:rsidR="00FF3B2E" w:rsidRPr="00C3548B">
         <w:t>du participant</w:t>
       </w:r>
       <w:r w:rsidR="009F72E5" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F62F73" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">conservés dans la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> à des fins de recherche ne pourront plus être utilisés</w:t>
+        <w:t>conservés dans la biobanque à des fins de recherche ne pourront plus être utilisés</w:t>
       </w:r>
       <w:r w:rsidR="003A51D2" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0091767C" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Dans ce cas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0091767C" w:rsidRPr="00C3548B">
         <w:t>es échantillons et données seront [</w:t>
       </w:r>
       <w:r w:rsidR="004929A3" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>anonymisé(e)s / détruit(e)s</w:t>
       </w:r>
       <w:r w:rsidR="0091767C" w:rsidRPr="00C3548B">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05134493" w14:textId="77777777" w:rsidR="00B221A9" w:rsidRPr="00C3548B" w:rsidRDefault="0084318F" w:rsidP="008F5708">
@@ -5204,65 +4882,51 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E4993" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>thérapeutique</w:t>
       </w:r>
       <w:r w:rsidR="00F62F73" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> reste possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A5D6B" w14:textId="77777777" w:rsidR="0084283B" w:rsidRPr="00C3548B" w:rsidRDefault="00ED0C58" w:rsidP="00ED0C58">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorsque le consentement du participant fait défaut, la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> s’adresse à la commission d’éthique compétente qui peut autoriser à titre exceptionnel l’utilisation des ressources biologiques à des fins de recherche selon les conditions prévues par l’article 34 de la LRH.</w:t>
+        <w:t>Lorsque le consentement du participant fait défaut, la biobanque s’adresse à la commission d’éthique compétente qui peut autoriser à titre exceptionnel l’utilisation des ressources biologiques à des fins de recherche selon les conditions prévues par l’article 34 de la LRH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1EBD8C" w14:textId="081C0236" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc218776656"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ADULTES INCAPABLES DE DISCERNEMENT</w:t>
       </w:r>
       <w:r w:rsidR="00EF0E53" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -5420,59 +5084,51 @@
       <w:r w:rsidR="00162CD7" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> de manière identifiable, verbalement ou par un comportement particulier, son refus d</w:t>
       </w:r>
       <w:r w:rsidR="000F46EB" w:rsidRPr="00C3548B">
         <w:t>e la collection, de l’utilisation ou du stockage de</w:t>
       </w:r>
       <w:r w:rsidR="00A14383" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ses</w:t>
       </w:r>
       <w:r w:rsidR="000F46EB" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ressources biologiques</w:t>
       </w:r>
       <w:r w:rsidR="00162CD7" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC10BDF" w14:textId="57F23571" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00581A84" w:rsidP="00581A84">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Les règles générales relatives </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> au point 3.4 sont également applicables aux adultes incapables de discernement.</w:t>
+        <w:t>Les règles générales relatives au consentement énoncées au point 3.4 sont également applicables aux adultes incapables de discernement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F1589B" w14:textId="4613205F" w:rsidR="00B221A9" w:rsidRPr="00C3548B" w:rsidRDefault="00ED0C58" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t>Dans tous les cas, le statut d</w:t>
       </w:r>
       <w:r w:rsidR="00373EC0" w:rsidRPr="00C3548B">
         <w:t>e l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>adulte incapable de discernement est documenté</w:t>
       </w:r>
       <w:r w:rsidR="003B6BC8" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> notamment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> pour faciliter</w:t>
       </w:r>
       <w:r w:rsidR="003B6BC8" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> notamment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
@@ -5596,65 +5252,57 @@
         </w:rPr>
         <w:t>spécifique/spécifique incluant une possible réutilisation pour un projet de recherche futur/général</w:t>
       </w:r>
       <w:r w:rsidR="005002F2" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> du seul représentant légal</w:t>
       </w:r>
       <w:r w:rsidR="00A51B9F" w:rsidRPr="00C3548B">
         <w:t>. Dans ce cas, la personne concernée n’a pas exprimé de manière identifiable, verbalement ou par un comportement particulier, son refus de la collection, de l’utilisation ou du stockage de ses ressources biologiques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538CBD3B" w14:textId="1C7AD478" w:rsidR="00EA731E" w:rsidRPr="00C3548B" w:rsidRDefault="00F8515F" w:rsidP="005A17C1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Les règles générales relatives </w:t>
-[...3 lines deleted...]
-        <w:t>au</w:t>
+        <w:t>Les règles générales relatives au</w:t>
       </w:r>
       <w:r w:rsidR="00032A79" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t>consentement énoncées</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> au point 3.4 sont également applicables aux</w:t>
+        <w:t>consentement énoncées au point 3.4 sont également applicables aux</w:t>
       </w:r>
       <w:r w:rsidR="005A17C1" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> mineurs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173B5832" w14:textId="13BD04BC" w:rsidR="00EA731E" w:rsidRPr="00C3548B" w:rsidRDefault="00EA731E" w:rsidP="00EA731E">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t>Dans tous les cas, le statut de participant mineur est documenté</w:t>
       </w:r>
       <w:r w:rsidR="00DB6443" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> notamment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> pour faciliter le recueil du consentement de ce participant lorsqu’il acquiert ou récupère sa capacité à consentir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E1100B" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
@@ -5845,111 +5493,90 @@
       <w:r w:rsidR="00D55F19" w:rsidRPr="00C3548B">
         <w:t>n’est</w:t>
       </w:r>
       <w:r w:rsidR="000012ED" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF08D8" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">impliqué dans </w:t>
       </w:r>
       <w:r w:rsidR="00D55F19" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">aucun </w:t>
       </w:r>
       <w:r w:rsidR="00DF08D8" w:rsidRPr="00C3548B">
         <w:t>projet</w:t>
       </w:r>
       <w:r w:rsidR="00F12105" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> de recherche</w:t>
       </w:r>
       <w:r w:rsidR="00DF08D8" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E6665" w:rsidRPr="00C3548B">
         <w:t>utilisant les ressources biologiques de</w:t>
       </w:r>
       <w:r w:rsidR="00A038D0" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve"> la </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> la biobanque</w:t>
+      </w:r>
       <w:r w:rsidR="00F12105" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245E42E9" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F39B352" w14:textId="77777777" w:rsidR="00F12105" w:rsidRPr="00C3548B" w:rsidRDefault="00A212A0" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Lorsque des </w:t>
       </w:r>
       <w:r w:rsidR="00D55F19" w:rsidRPr="00C3548B">
         <w:t>échantillons</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> biologique</w:t>
       </w:r>
       <w:r w:rsidR="00D55F19" w:rsidRPr="00C3548B">
         <w:t>s et/ou données</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D55F19" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">associées </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">sont </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (cf. partie </w:t>
+        <w:t xml:space="preserve">sont transmis à un chercheur remplissant les conditions d’accès aux ressources de la biobanque (cf. partie </w:t>
       </w:r>
       <w:r w:rsidR="009E6665" w:rsidRPr="00C3548B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00A01691" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> – conditions d’accès</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">), aucune information nominative </w:t>
       </w:r>
       <w:r w:rsidR="00187FB5" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">concernant le participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>n’est fournie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AE0183" w14:textId="77777777" w:rsidR="002F0F8E" w:rsidRPr="00C3548B" w:rsidRDefault="00833F2D" w:rsidP="002F0F8E">
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -6086,59 +5713,51 @@
       <w:r w:rsidR="009E6665" w:rsidRPr="00C3548B">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F12105" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Toc492901760"/>
       <w:bookmarkStart w:id="22" w:name="_Toc492901827"/>
       <w:bookmarkStart w:id="23" w:name="_Toc492986804"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="6E776CBD" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc218776659"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>ACCÈS ET TRANSFERT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="76938B56" w14:textId="77777777" w:rsidR="00793E50" w:rsidRPr="00C3548B" w:rsidRDefault="005E3B2E" w:rsidP="00EB7927">
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">La </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> dispose de </w:t>
+        <w:t xml:space="preserve">La biobanque dispose de </w:t>
       </w:r>
       <w:r w:rsidR="00FF3B2E" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">claires </w:t>
       </w:r>
       <w:r w:rsidR="00244633" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">en matière </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">d’accès et de transfert </w:t>
       </w:r>
       <w:r w:rsidR="00C253D2" w:rsidRPr="00C3548B">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="004958B9" w:rsidRPr="00C3548B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C253D2" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ressources</w:t>
       </w:r>
       <w:r w:rsidR="000012ED" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6201,109 +5820,87 @@
       <w:r w:rsidR="00266360" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551C48" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">peut consulter toute information le concernant </w:t>
       </w:r>
       <w:r w:rsidR="00551C48" w:rsidRPr="00C3548B">
         <w:t>contenue</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> dans la</w:t>
       </w:r>
       <w:r w:rsidR="00551C48" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pour rectification</w:t>
+        <w:t xml:space="preserve"> biobanque pour rectification</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ou suppression nécessaire ainsi que pour connaitre le </w:t>
       </w:r>
       <w:r w:rsidR="004958B9" w:rsidRPr="00C3548B">
         <w:t>devenir</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> de ses </w:t>
       </w:r>
       <w:r w:rsidR="00C253D2" w:rsidRPr="00C3548B">
         <w:t>ressources biologiques</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00712C23" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00266360" w:rsidRPr="00C3548B">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="00712C23" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> peut s’adresser</w:t>
       </w:r>
       <w:r w:rsidR="00712C23" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> à</w:t>
       </w:r>
       <w:r w:rsidR="00551C48" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> la biobanque </w:t>
       </w:r>
       <w:r w:rsidR="00712C23" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">selon les </w:t>
       </w:r>
       <w:r w:rsidR="004958B9" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dispositions </w:t>
       </w:r>
       <w:r w:rsidR="00712C23" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">prévues au Chapitre 7 </w:t>
       </w:r>
       <w:r w:rsidR="004958B9" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Communication » </w:t>
       </w:r>
@@ -6394,57 +5991,52 @@
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00EC7E26" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005F08EB" w:rsidRPr="00C3548B">
         <w:t>importance clinique</w:t>
       </w:r>
       <w:r w:rsidR="00A47ED1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00D15A63" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F08EB" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidR="007E5A26" w:rsidRPr="00C3548B">
-        <w:t>critère d’</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>critère d’actionabilité</w:t>
+      </w:r>
       <w:r w:rsidR="00A47ED1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="007E5A26" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C527BFA" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="536ACEF5" w14:textId="77777777" w:rsidR="00B221A9" w:rsidRPr="00C3548B" w:rsidRDefault="00B2796A" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:rPr>
@@ -6594,65 +6186,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>Activités de la biobanque</w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Toc492901761"/>
       <w:bookmarkStart w:id="27" w:name="_Toc492901828"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3D1C6B5A" w14:textId="77777777" w:rsidR="002712EA" w:rsidRPr="00C3548B" w:rsidRDefault="00DD4A6E" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">La biobanque </w:t>
       </w:r>
       <w:r w:rsidR="00B2796A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">communique au public </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00DB4940" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
@@ -6892,114 +6470,92 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28EDAD1F" w14:textId="77777777" w:rsidR="00F56750" w:rsidRPr="00C3548B" w:rsidRDefault="00EF0E53" w:rsidP="00FE6E4F">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002712EA" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Un tableau de suivi des projets de recherche effectués avec les ressources biologiques de la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> est disponible en Annexe </w:t>
+        <w:t xml:space="preserve"> Un tableau de suivi des projets de recherche effectués avec les ressources biologiques de la biobanque est disponible en Annexe </w:t>
       </w:r>
       <w:r w:rsidR="001F05C3" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>VI</w:t>
       </w:r>
       <w:r w:rsidR="002712EA" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="_Toc492901763"/>
       <w:bookmarkStart w:id="29" w:name="_Toc492901830"/>
       <w:bookmarkStart w:id="30" w:name="_Toc492901765"/>
       <w:bookmarkStart w:id="31" w:name="_Toc492901832"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="4117552E" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc218776661"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>FINANCEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="372B9429" w14:textId="77777777" w:rsidR="006949EC" w:rsidRPr="00C3548B" w:rsidRDefault="00A47ED1" w:rsidP="00EF0E53">
       <w:r w:rsidRPr="00C3548B">
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="007E3FE5" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> financement </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">de la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de la biobanque </w:t>
       </w:r>
       <w:r w:rsidR="007E3FE5" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">est assuré par </w:t>
       </w:r>
       <w:r w:rsidR="001D513A" w:rsidRPr="00C3548B">
         <w:t>des fonds [</w:t>
       </w:r>
       <w:r w:rsidR="001D513A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>publics</w:t>
       </w:r>
       <w:r w:rsidR="00C74A4C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D513A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
@@ -7054,159 +6610,103 @@
       <w:r w:rsidR="007E3FE5" w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003562F4" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> pour une durée de [</w:t>
       </w:r>
       <w:r w:rsidR="003562F4" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>durée de financement</w:t>
       </w:r>
       <w:r w:rsidR="003562F4" w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="007E3FE5" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0020631C" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0020631C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le financement couvre la durée de vie des ressources biologiques stockées dans la </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Le financement couvre la durée de vie des ressources biologiques stockées dans la biobanque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDFC98E" w14:textId="77777777" w:rsidR="002C0C50" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc218776662"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>DISSOLUTION DE LA BIOBANQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2D440C34" w14:textId="77777777" w:rsidR="00115FC5" w:rsidRPr="00C3548B" w:rsidRDefault="00A32C29" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>En conformité avec le consentement du participant, en cas de cessation des activités et</w:t>
       </w:r>
       <w:r w:rsidR="00187FB5" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/ou</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de dissolution de la </w:t>
-[...13 lines deleted...]
-        <w:t>, les ressources biologiques conservé</w:t>
+        <w:t xml:space="preserve"> de dissolution de la biobanque, les ressources biologiques conservé</w:t>
       </w:r>
       <w:r w:rsidR="00DD0CEF" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">s dans la </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">s dans la biobanque sont soit transmises et intégrées à une autre biobanque </w:t>
       </w:r>
       <w:r w:rsidR="00C347DC" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>avec un niveau de protection équivalent</w:t>
       </w:r>
       <w:r w:rsidR="00C2487A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> soit </w:t>
       </w:r>
       <w:r w:rsidR="00A35BC7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>détruites.</w:t>
       </w:r>
@@ -7348,65 +6848,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc218776665"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>COLLECTE ET PRISE EN CHARGE DES ÉCHANTILLONS ET DES DONNÉES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="24748C43" w14:textId="77777777" w:rsidR="00A820D9" w:rsidRPr="00C3548B" w:rsidRDefault="007E3FE5" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> est responsable de s’assurer que tout échantillon et/ou donnée </w:t>
+        <w:t xml:space="preserve">La biobanque est responsable de s’assurer que tout échantillon et/ou donnée </w:t>
       </w:r>
       <w:r w:rsidR="009C4CF6" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">qu’elle intègre </w:t>
       </w:r>
       <w:r w:rsidR="00DA29AA" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00666661" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>associé</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> à un consentement valide.</w:t>
       </w:r>
@@ -7722,55 +7208,53 @@
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E3FE5" w:rsidRPr="00C3548B">
         <w:t>Données</w:t>
       </w:r>
       <w:r w:rsidR="00902DE7" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> associées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13607C24" w14:textId="77777777" w:rsidR="00C55BEE" w:rsidRPr="00C3548B" w:rsidRDefault="0024118E" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Les données </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00585C78" w:rsidRPr="00C3548B">
         <w:t>préanalytiques</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A6E42" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> sont </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>gérées par [</w:t>
       </w:r>
       <w:r w:rsidR="00C55BEE" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Nom du système</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00B11187" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778729F2" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -7809,58 +7293,56 @@
       </w:r>
       <w:r w:rsidR="00A47ED1" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">sont </w:t>
       </w:r>
       <w:r w:rsidR="00585C78" w:rsidRPr="00C3548B">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00585C78" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>automatiquement</w:t>
       </w:r>
       <w:r w:rsidR="00354F17" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> importées via le data</w:t>
       </w:r>
       <w:r w:rsidR="005F2F6A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00354F17" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>warehouse</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C74A4C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00354F17" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="008C4DF5" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> manuellement importées</w:t>
       </w:r>
       <w:r w:rsidR="00C74A4C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00354F17" w:rsidRPr="00C3548B">
@@ -7952,135 +7434,117 @@
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ressources biologiques </w:t>
       </w:r>
       <w:r w:rsidR="00C2487A" w:rsidRPr="00C3548B">
         <w:t>se fait selon les critères suivants: [</w:t>
       </w:r>
       <w:r w:rsidR="00C2487A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>critères</w:t>
       </w:r>
       <w:r w:rsidR="00C2487A" w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="001E0910" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AF30F9" w14:textId="77777777" w:rsidR="00C2487A" w:rsidRPr="00C3548B" w:rsidRDefault="00C2487A" w:rsidP="00EF0E53">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="55F68F0E" w14:textId="77777777" w:rsidR="00C2487A" w:rsidRPr="00C3548B" w:rsidRDefault="006D62B3" w:rsidP="00EF0E53">
       <w:r w:rsidRPr="00C3548B">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="000E370D" w:rsidRPr="00C3548B">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="007222C6" w:rsidRPr="00C3548B">
         <w:t>accès</w:t>
       </w:r>
       <w:r w:rsidR="000E370D" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C07857" w:rsidRPr="00C3548B">
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidR="000E370D" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ressources biologiques se fait selon le principe du [</w:t>
       </w:r>
       <w:r w:rsidR="000E370D" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>premier arrivé premier servi</w:t>
       </w:r>
       <w:r w:rsidR="00C2487A" w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="001E0910" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDAFAAD" w14:textId="77777777" w:rsidR="00C2487A" w:rsidRPr="00C3548B" w:rsidRDefault="00C2487A" w:rsidP="00EF0E53">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CFC2F2" w14:textId="77777777" w:rsidR="00550615" w:rsidRPr="00C3548B" w:rsidRDefault="00902B95" w:rsidP="00EF0E53">
       <w:r w:rsidRPr="00C3548B">
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="007222C6" w:rsidRPr="00C3548B">
         <w:t>accès</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C07857" w:rsidRPr="00C3548B">
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve"> ressources biologiques est </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> par [</w:t>
+        <w:t xml:space="preserve"> ressources biologiques est validée par [</w:t>
       </w:r>
       <w:r w:rsidR="007933BD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>le comité de gestion des ressources biologiques</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00EC11E4" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> selon les critères suivants: [</w:t>
       </w:r>
       <w:r w:rsidR="00A67CC0" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>critères</w:t>
       </w:r>
       <w:r w:rsidR="00EC11E4" w:rsidRPr="00C3548B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="000E370D" w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
@@ -8105,85 +7569,67 @@
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34018944" w14:textId="77777777" w:rsidR="0067673F" w:rsidRPr="00C3548B" w:rsidRDefault="00C07857" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00587A69" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Le chercheur qui obtient </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Le chercheur qui obtient I‘autorisation d'utiliser les ressources de la </w:t>
+      </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
-        <w:t>I‘autorisation</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>biobanque</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">s'engage à ne pas chercher à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">s'engage à ne pas chercher à ré-identifier </w:t>
       </w:r>
       <w:r w:rsidR="00D74B98" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">les participants </w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">sauf </w:t>
       </w:r>
       <w:r w:rsidR="00DA29AA" w:rsidRPr="00C3548B">
         <w:t>selon les</w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> conditions </w:t>
       </w:r>
       <w:r w:rsidR="00DA29AA" w:rsidRPr="00C3548B">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643CDA" w:rsidRPr="00C3548B">
         <w:t>l’article</w:t>
       </w:r>
       <w:r w:rsidR="00902B95" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> 27</w:t>
       </w:r>
@@ -8214,59 +7660,51 @@
     <w:p w14:paraId="0CEB5272" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AC6A253" w14:textId="77777777" w:rsidR="00673C98" w:rsidRPr="00C3548B" w:rsidRDefault="00C07857" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00587A69" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D74B98" w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">La </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> n'accordera l'accès à ses ressources biologiques que pour les projets qui auront été approuvés par l</w:t>
+        <w:t>La biobanque n'accordera l'accès à ses ressources biologiques que pour les projets qui auront été approuvés par l</w:t>
       </w:r>
       <w:r w:rsidR="00D73C1A" w:rsidRPr="00C3548B">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D74B98" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D73C1A" w:rsidRPr="00C3548B">
         <w:t>commission</w:t>
       </w:r>
       <w:r w:rsidR="00D74B98" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> d'éthique </w:t>
       </w:r>
       <w:r w:rsidR="00D73C1A" w:rsidRPr="00C3548B">
         <w:t>compétente</w:t>
       </w:r>
       <w:r w:rsidR="00D74B98" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> ou une autorité équivalente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714E2BDB" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8354,99 +7792,75 @@
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Toute transmission doit être réglementée et documentée de façon vérifiable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0699A2B4" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F039088" w14:textId="77777777" w:rsidR="00B221A9" w:rsidRPr="00C3548B" w:rsidRDefault="007259DA" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="0074045D" w:rsidRPr="00C3548B">
         <w:t>DTA/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">MTA liste les obligations et les responsabilités des parties impliquées pour le transfert de matériel d’une </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> avant expédition. </w:t>
+        <w:t xml:space="preserve">MTA liste les obligations et les responsabilités des parties impliquées pour le transfert de matériel d’une biobanque avant expédition. </w:t>
       </w:r>
       <w:r w:rsidR="00DD4001" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="0074045D" w:rsidRPr="00C3548B">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00DD4001" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">TA est obligatoire si des données </w:t>
       </w:r>
       <w:r w:rsidR="00D73C1A" w:rsidRPr="00C3548B">
         <w:t>personnelles</w:t>
       </w:r>
       <w:r w:rsidR="00DD4001" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> sont transférées à des tiers. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Les obligations qui ne sont pas expressément attribuées au receveur par le </w:t>
       </w:r>
       <w:r w:rsidR="0074045D" w:rsidRPr="00C3548B">
         <w:t>DTA/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">MTA restent à la charge et sous responsabilité de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> demeure responsable vis-à-vis des </w:t>
+        <w:t xml:space="preserve">MTA restent à la charge et sous responsabilité de la biobanque. Dans tous les cas, la biobanque demeure responsable vis-à-vis des </w:t>
       </w:r>
       <w:r w:rsidR="00266360" w:rsidRPr="00C3548B">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B84CF1" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> dans les limites de son imputabilité</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CC93A3" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="00C74A4C" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0148B314" w14:textId="77777777" w:rsidR="00C74A4C" w:rsidRPr="00C3548B" w:rsidRDefault="007259DA" w:rsidP="00C74A4C">
@@ -8490,212 +7904,174 @@
         <w:pStyle w:val="LISTES"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00860603" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si une contribution financière est prévue pour le transfert des ressources biologiques, les frais couvrent [</w:t>
       </w:r>
       <w:r w:rsidR="00860603" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">lister quelle(s) activités de la </w:t>
-[...15 lines deleted...]
-        <w:t>, transport, autre</w:t>
+        <w:t>lister quelle(s) activités de la biobanque, transport, autre</w:t>
       </w:r>
       <w:r w:rsidR="00860603" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F169AED" w14:textId="77777777" w:rsidR="00F52098" w:rsidRPr="00C3548B" w:rsidRDefault="001A3B43" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc218776670"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>QUALITÉ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="41423410" w14:textId="77777777" w:rsidR="00587A69" w:rsidRPr="00C3548B" w:rsidRDefault="004929A3" w:rsidP="00D64EC1">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">La biobanque dispose d’un Système </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82989" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>biobanque</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Management de la Qualité et a été [</w:t>
+      </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>certifiée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t>Management de la Qualité et a été [</w:t>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>certifiée</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C3548B">
+        <w:t>accréditée</w:t>
+      </w:r>
+      <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>] depuis le [</w:t>
+      </w:r>
+      <w:r w:rsidR="00093290" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...57 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>selon les standards qualité suivants</w:t>
+      </w:r>
       <w:r w:rsidR="00A47ED1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00093290" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>standards</w:t>
       </w:r>
       <w:r w:rsidR="0073371C" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
@@ -8718,138 +8094,101 @@
         <w:pStyle w:val="LISTES"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00F52098" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A626C8" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>La biobanque fait appel à [</w:t>
+      </w:r>
       <w:r w:rsidR="00A626C8" w:rsidRPr="00C3548B">
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nom de l’Infrastructure biobanque</w:t>
+      </w:r>
       <w:r w:rsidR="00A626C8" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>] pour la gestion de [</w:t>
       </w:r>
       <w:r w:rsidR="00C82989" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>processus externalisés</w:t>
       </w:r>
       <w:r w:rsidR="00A626C8" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D7BFDC" w14:textId="77777777" w:rsidR="00EB7927" w:rsidRPr="00C3548B" w:rsidRDefault="00EB7927" w:rsidP="00EB7927">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="595" w:hanging="170"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E82C5E" w14:textId="77777777" w:rsidR="0077490D" w:rsidRPr="00C3548B" w:rsidRDefault="00A626C8" w:rsidP="00C74A4C">
       <w:pPr>
         <w:pStyle w:val="LISTES"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> collabore</w:t>
+        <w:t>La biobanque collabore</w:t>
       </w:r>
       <w:r w:rsidR="00A47ED1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>avec [</w:t>
       </w:r>
       <w:r w:rsidR="00F64A3B" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">lister les </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -8986,100 +8325,90 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Téléphone</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005E3F2E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22999C61" w14:textId="77777777" w:rsidR="005E3F2E" w:rsidRPr="00C3548B" w:rsidRDefault="00EB7927" w:rsidP="00EB7927">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005E3F2E" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Adress</w:t>
       </w:r>
       <w:r w:rsidR="00224612" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">e de la </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>e de la biobanque</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00224612" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>C</w:t>
@@ -9207,57 +8536,52 @@
         <w:t>Définitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EB7DEC" w14:textId="77777777" w:rsidR="00285ACE" w:rsidRPr="00C3548B" w:rsidRDefault="00285ACE" w:rsidP="00AF6952">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1559" w:hanging="992"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">Annexe </w:t>
       </w:r>
       <w:r w:rsidR="00B13351" w:rsidRPr="00C3548B">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00355BB7" w:rsidRPr="00C3548B">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00774552" w:rsidRPr="00C3548B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Ressources biologiques de la </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ressources biologiques de la biobanque</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="024AA0CD" w14:textId="77777777" w:rsidR="00355BB7" w:rsidRPr="00C3548B" w:rsidRDefault="00355BB7" w:rsidP="00AF6952">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1559" w:hanging="992"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Annexe I</w:t>
       </w:r>
       <w:r w:rsidR="008306B7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -9421,60 +8745,52 @@
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00F56F0A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00774552" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F56F0A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tableau de suivi des projets de recherche </w:t>
       </w:r>
       <w:r w:rsidR="00F56F0A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">effectués avec les ressources biologiques de la </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>effectués avec les ressources biologiques de la biobanque</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="41112E24" w14:textId="77777777" w:rsidR="00285ACE" w:rsidRPr="00C3548B" w:rsidRDefault="00285ACE" w:rsidP="00AF6952">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1559" w:hanging="992"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annexe V</w:t>
       </w:r>
       <w:r w:rsidR="001851D3" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00F56F0A" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -9483,60 +8799,52 @@
       </w:r>
       <w:r w:rsidR="00C07857" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00774552" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Règles de destruction des ressources biologiques de la </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Règles de destruction des ressources biologiques de la biobanque</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B23E508" w14:textId="77777777" w:rsidR="00B13351" w:rsidRPr="00C3548B" w:rsidRDefault="00B13351" w:rsidP="00AF6952">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1559" w:hanging="992"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe </w:t>
       </w:r>
       <w:r w:rsidR="008306B7" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIII</w:t>
       </w:r>
       <w:r w:rsidR="00FD51F2" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -9748,84 +9056,60 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0F6C1EA3" w14:textId="77777777" w:rsidR="000B7E29" w:rsidRPr="00C3548B" w:rsidRDefault="000B7E29" w:rsidP="00AF6952">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="DengXian Light" w:hAnsi="Helvetica"/>
                 <w:bCs/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C3548B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="DengXian Light" w:hAnsi="Helvetica"/>
                 <w:bCs/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Détails</w:t>
+              <w:t>Détails de la révision</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7E29" w:rsidRPr="00C3548B" w14:paraId="5C6FD091" w14:textId="77777777" w:rsidTr="000E59F7">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4D7B62CC" w14:textId="77777777" w:rsidR="000B7E29" w:rsidRPr="00C3548B" w:rsidRDefault="000B7E29" w:rsidP="00AF6952">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="DengXian Light" w:hAnsi="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -9867,64 +9151,52 @@
           <w:tcPr>
             <w:tcW w:w="3977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="75BFDC35" w14:textId="77777777" w:rsidR="000B7E29" w:rsidRPr="00C3548B" w:rsidRDefault="000B7E29" w:rsidP="00AF6952">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3548B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publication </w:t>
+              <w:t>Publication initiale</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B7E29" w:rsidRPr="00C3548B" w14:paraId="0A1DCB08" w14:textId="77777777" w:rsidTr="000E59F7">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="48A1397F" w14:textId="77777777" w:rsidR="000B7E29" w:rsidRPr="00C3548B" w:rsidRDefault="000B7E29" w:rsidP="00AF6952">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="DengXian Light" w:hAnsi="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10579,65 +9851,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc526767550"/>
       <w:bookmarkStart w:id="70" w:name="_Toc218776685"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>DONNÉES ASSOCIÉES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="6F8B4D6A" w14:textId="77777777" w:rsidR="0050636C" w:rsidRPr="00C3548B" w:rsidRDefault="0050636C" w:rsidP="00D04650">
       <w:pPr>
         <w:pStyle w:val="sansretrait"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Données personnelles et/ou </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Données personnelles et/ou préanalytiques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E25D6EA" w14:textId="77777777" w:rsidR="0050636C" w:rsidRPr="00C3548B" w:rsidRDefault="0050636C" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc526767551"/>
       <w:bookmarkStart w:id="72" w:name="_Toc218776686"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>DONNÉES LIÉES À LA SANTÉ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
@@ -10785,129 +10043,87 @@
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>GOUVERNANCE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5747B3" w14:textId="77777777" w:rsidR="005A538D" w:rsidRPr="00C3548B" w:rsidRDefault="005A538D" w:rsidP="005A538D">
       <w:pPr>
         <w:pStyle w:val="sansretrait"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Gouvernance d’une </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> afin de garantir leur conformité aux exigences légales et éthiques applicables.</w:t>
+        <w:t>La Gouvernance d’une biobanque inclut les structures et les règles de gestion définies conformément aux objectifs de la biobanque afin de garantir leur conformité aux exigences légales et éthiques applicables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456656F9" w14:textId="77777777" w:rsidR="001E1E17" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc526767555"/>
       <w:bookmarkStart w:id="81" w:name="_Toc218776691"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>INFRASTRUCTURE BIOBANQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="02236A19" w14:textId="77777777" w:rsidR="001E1E17" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00D04650">
       <w:pPr>
         <w:pStyle w:val="sansretrait"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une infrastructure organisée fournissant des services aux </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Une infrastructure organisée fournissant des services aux biobanques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A9FA2E" w14:textId="77777777" w:rsidR="001E1E17" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc526767556"/>
       <w:bookmarkStart w:id="83" w:name="_Toc218776692"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>MATÉRIEL BIOLOGIQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="4AEF79EC" w14:textId="77777777" w:rsidR="001E1E17" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00D04650">
@@ -10928,57 +10144,52 @@
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc218776693"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>MINEUR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="27294D0F" w14:textId="4A826FE7" w:rsidR="00C44254" w:rsidRPr="00C3548B" w:rsidRDefault="00F872EE" w:rsidP="006B2E06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">Comprend </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Comprend les enfant</w:t>
+      </w:r>
       <w:r w:rsidR="006B2E06" w:rsidRPr="00C3548B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00436CFC" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> c’est-à-dire</w:t>
       </w:r>
       <w:r w:rsidR="006B2E06" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4455" w:rsidRPr="00C3548B">
         <w:t>les personnes âgées de moins de 14 ans</w:t>
       </w:r>
       <w:r w:rsidR="00436CFC" w:rsidRPr="00C3548B">
         <w:t>, et les adolescents, c’est-à-dire les personnes de plus de 14 ans mais moins de 18 ans.</w:t>
       </w:r>
       <w:r w:rsidR="006B2E06" w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602540F4" w14:textId="77777777" w:rsidR="0050636C" w:rsidRPr="00C3548B" w:rsidRDefault="0050636C" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -11023,65 +10234,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc526767558"/>
       <w:bookmarkStart w:id="88" w:name="_Toc218776695"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>PARTICIPANT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="63F8299F" w14:textId="77777777" w:rsidR="0050636C" w:rsidRPr="00C3548B" w:rsidRDefault="0050636C" w:rsidP="00D04650">
       <w:pPr>
         <w:pStyle w:val="sansretrait"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personne vivante ou décédée fournissant son matériel biologique et/ou ses données associées à la </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Personne vivante ou décédée fournissant son matériel biologique et/ou ses données associées à la biobanque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4261AC14" w14:textId="77777777" w:rsidR="001E1E17" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Toc526767559"/>
       <w:bookmarkStart w:id="90" w:name="_Toc218776696"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>RESSOURCES BIOLOGIQUES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="381343A6" w14:textId="77777777" w:rsidR="0050636C" w:rsidRPr="00C3548B" w:rsidRDefault="001E1E17" w:rsidP="00D04650">
@@ -11326,165 +10523,139 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Matériel biologique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627952DB" w14:textId="77777777" w:rsidR="00613E46" w:rsidRPr="00C3548B" w:rsidRDefault="00613E46" w:rsidP="00613E46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1 : [</w:t>
+        <w:t>- Specimen 1 : [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>],</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>origine: [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>origin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636C8881" w14:textId="77777777" w:rsidR="00613E46" w:rsidRPr="00C3548B" w:rsidRDefault="00613E46" w:rsidP="00613E46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
-        <w:t xml:space="preserve">- </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> n : </w:t>
+        <w:t xml:space="preserve">- Specimen n : </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>],</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>origine: [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>origin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C3548B">
         <w:t>];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BD9ABF" w14:textId="77777777" w:rsidR="00613E46" w:rsidRPr="00C3548B" w:rsidRDefault="00613E46" w:rsidP="00613E46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E68214" w14:textId="77777777" w:rsidR="00613E46" w:rsidRPr="00C3548B" w:rsidRDefault="00613E46" w:rsidP="00613E46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -11714,65 +10885,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="004F111F" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE6FDD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour les ressources biologiques stockées dans la </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sous forme codée, la</w:t>
+        <w:t>Pour les ressources biologiques stockées dans la biobanque sous forme codée, la</w:t>
       </w:r>
       <w:r w:rsidR="004F111F" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> clé </w:t>
       </w:r>
       <w:r w:rsidR="00CE6FDD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de codage </w:t>
       </w:r>
       <w:r w:rsidR="004F111F" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">est détenue par </w:t>
       </w:r>
       <w:r w:rsidR="004F111F" w:rsidRPr="00C3548B">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CE6FDD" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -11855,134 +11012,102 @@
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="71EFC9BD" w14:textId="77777777" w:rsidR="007237B9" w:rsidRPr="00C3548B" w:rsidRDefault="007237B9" w:rsidP="00FE739C">
       <w:pPr>
         <w:pStyle w:val="Style1-annexes"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="171B4D3A" w14:textId="77777777" w:rsidR="00734A3B" w:rsidRPr="00C3548B" w:rsidRDefault="00734A3B" w:rsidP="00687A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’organisation de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> se compose des structures organisationnelles suivantes : </w:t>
+        <w:t xml:space="preserve">L’organisation de la biobanque se compose des structures organisationnelles suivantes : </w:t>
       </w:r>
       <w:r w:rsidR="00A644E1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A644E1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>liste des structures</w:t>
       </w:r>
       <w:r w:rsidR="00A644E1" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6E5D66" w14:textId="77777777" w:rsidR="00BF6807" w:rsidRPr="00C3548B" w:rsidRDefault="00BF6807" w:rsidP="00687A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E01D5CA" w14:textId="77777777" w:rsidR="00734A3B" w:rsidRPr="00C3548B" w:rsidRDefault="00426300" w:rsidP="00687A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fournir l’organigramme de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> avec </w:t>
+        <w:t xml:space="preserve">Fournir l’organigramme de la biobanque avec </w:t>
       </w:r>
       <w:r w:rsidR="00734A3B" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">pour chaque structure les rôles et responsabilités </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ainsi que la liste de</w:t>
       </w:r>
       <w:r w:rsidR="00F64A3B" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">s responsables et </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -12007,67 +11132,51 @@
     </w:p>
     <w:p w14:paraId="07738805" w14:textId="77777777" w:rsidR="00426300" w:rsidRPr="00C3548B" w:rsidRDefault="00426300" w:rsidP="00687A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7635CEED" w14:textId="77777777" w:rsidR="00487553" w:rsidRPr="00C3548B" w:rsidRDefault="00DC6C65" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La direction opérationnelle de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> est assurée par :</w:t>
+        <w:t>La direction opérationnelle de la biobanque est assurée par :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09505343" w14:textId="77777777" w:rsidR="002B1058" w:rsidRPr="00C3548B" w:rsidRDefault="003171B9" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00224612" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -12111,60 +11220,58 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B314A7A" w14:textId="77777777" w:rsidR="002B1058" w:rsidRPr="00C3548B" w:rsidRDefault="003171B9" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002B1058" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D031DF0" w14:textId="77777777" w:rsidR="00DC6C65" w:rsidRPr="00C3548B" w:rsidRDefault="00DC6C65" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA03E14" w14:textId="77777777" w:rsidR="002B1058" w:rsidRPr="00C3548B" w:rsidRDefault="003171B9" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
@@ -12225,117 +11332,99 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD31E27" w14:textId="77777777" w:rsidR="002B1058" w:rsidRPr="00C3548B" w:rsidRDefault="003171B9" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002B1058" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50389A1B" w14:textId="77777777" w:rsidR="00734A3B" w:rsidRPr="00C3548B" w:rsidRDefault="00734A3B" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267CD2C7" w14:textId="77777777" w:rsidR="003B6242" w:rsidRPr="00C3548B" w:rsidRDefault="00613E46" w:rsidP="00687A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="003B6242" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un comité de gestion des ressources biologiques valide l’accès aux ressources biologiques de la </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Un comité de gestion des ressources biologiques valide l’accès aux ressources biologiques de la biobanque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAEF563" w14:textId="77777777" w:rsidR="00BF6807" w:rsidRPr="00C3548B" w:rsidRDefault="00BF6807" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C088951" w14:textId="77777777" w:rsidR="00BF6807" w:rsidRPr="00C3548B" w:rsidRDefault="00BF6807" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E88C4A9" w14:textId="77777777" w:rsidR="00617D6F" w:rsidRPr="00C3548B" w:rsidRDefault="00617D6F" w:rsidP="00687A69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="16"/>
@@ -12555,65 +11644,51 @@
         <w:t>Retour de résultats de la recherche aux participants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="0423CD8D" w14:textId="77777777" w:rsidR="00594D5A" w:rsidRPr="00C3548B" w:rsidRDefault="00594D5A" w:rsidP="00FE6E4F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C914587" w14:textId="77777777" w:rsidR="00594D5A" w:rsidRPr="00C3548B" w:rsidRDefault="00594D5A" w:rsidP="00FE6E4F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> informe les participants des résultats suivants : [</w:t>
+        <w:t>La biobanque informe les participants des résultats suivants : [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">type de résultats : </w:t>
       </w:r>
       <w:r w:rsidR="00224612" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>résultats généraux du projet de recherche</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00224612" w:rsidRPr="00C3548B">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -13053,64 +12128,52 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C733BE" w14:textId="77777777" w:rsidR="00B83FA9" w:rsidRPr="00C3548B" w:rsidRDefault="00B83FA9" w:rsidP="00AF6D65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3548B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cat. </w:t>
+              <w:t>Cat. risques</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5918D9DC" w14:textId="77777777" w:rsidR="00B83FA9" w:rsidRPr="00C3548B" w:rsidRDefault="00B83FA9" w:rsidP="00AF6D65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3548B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -14713,88 +13776,88 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C679CC" w:rsidRPr="000E59F7" w:rsidSect="00687A69">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063058BC" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="00D8B309" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C8D7C7" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="145917F2" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="148D2556" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="29414638" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DE2279" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="482F9DDF" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F551F4E" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="50E96FA9" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9EFA94" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="266D79CB" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -14804,267 +13867,195 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59561376" w14:textId="77777777" w:rsidR="00EA04CF" w:rsidRDefault="00EA04CF" w:rsidP="00EB7927">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FAB8F24" w14:textId="77777777" w:rsidR="00EA04CF" w:rsidRDefault="00EA04CF" w:rsidP="009D2487">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="539F4DF1" w14:textId="77777777" w:rsidR="00EA04CF" w:rsidRDefault="005663ED" w:rsidP="009D2487">
+  <w:p w14:paraId="539F4DF1" w14:textId="2ECE4140" w:rsidR="00EA04CF" w:rsidRDefault="00EE6D57" w:rsidP="009D2487">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:pict w14:anchorId="1E660C55">
-[...63 lines deleted...]
-      <w:pict w14:anchorId="64BF7C09">
+      <w:pict w14:anchorId="6ACCC911">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="Image 5" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:202.8pt;margin-top:32.35pt;width:79.2pt;height:19.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+        <v:shape id="Image 6" o:spid="_x0000_i1027" type="#_x0000_t75" alt="" style="width:99.75pt;height:68.25pt;visibility:visible;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
           <v:imagedata r:id="rId1" o:title=""/>
-        </v:shape>
-[...9 lines deleted...]
-          <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00EA04CF">
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="1786C2A3">
-[...1 lines deleted...]
-          <v:imagedata r:id="rId3" o:title=""/>
+      <w:pict w14:anchorId="5E2A6F41">
+        <v:shape id="Image 1" o:spid="_x0000_i1026" type="#_x0000_t75" alt="" style="width:101.25pt;height:81pt;visibility:visible;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+          <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56FDE7CB" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="7F38D248" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B240FE" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="41E8170E" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40C206B4" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="6ABBB6F4" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E87FAEF" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="3E66AD32" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DE2CCC0" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED">
+    <w:p w14:paraId="54A432DF" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30D5E51A" w14:textId="77777777" w:rsidR="005663ED" w:rsidRDefault="005663ED"/>
+    <w:p w14:paraId="3A40815C" w14:textId="77777777" w:rsidR="00EE6D57" w:rsidRDefault="00EE6D57"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2AE31E41" w14:textId="77777777" w:rsidR="002F5E41" w:rsidRDefault="002F5E41" w:rsidP="00805576">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3548B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C3548B">
         <w:t xml:space="preserve"> Les données associées doivent être conservées pendant une période d’au moins dix ans après l’achèvement ou la cessation du projet de recherche.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="34A7F5FB" w14:textId="77777777" w:rsidR="00965C12" w:rsidRPr="00EB7927" w:rsidRDefault="00965C12" w:rsidP="00CF680C">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16459,63 +15450,59 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="111288332">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="275792935">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1072463761">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="19474919">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="134"/>
   <w:stylePaneFormatFilter w:val="1F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
@@ -16577,50 +15564,51 @@
     <w:rsid w:val="000E59F7"/>
     <w:rsid w:val="000F3E42"/>
     <w:rsid w:val="000F46EB"/>
     <w:rsid w:val="000F4962"/>
     <w:rsid w:val="000F5BE7"/>
     <w:rsid w:val="001001D7"/>
     <w:rsid w:val="001023AB"/>
     <w:rsid w:val="001113F0"/>
     <w:rsid w:val="00115FC5"/>
     <w:rsid w:val="00120AA3"/>
     <w:rsid w:val="001300C3"/>
     <w:rsid w:val="001308A5"/>
     <w:rsid w:val="00130A47"/>
     <w:rsid w:val="00141E2C"/>
     <w:rsid w:val="00142664"/>
     <w:rsid w:val="0014652E"/>
     <w:rsid w:val="00162CD7"/>
     <w:rsid w:val="001637AE"/>
     <w:rsid w:val="00167941"/>
     <w:rsid w:val="00172909"/>
     <w:rsid w:val="0017402F"/>
     <w:rsid w:val="00174AB1"/>
     <w:rsid w:val="00177FF4"/>
     <w:rsid w:val="001810B0"/>
     <w:rsid w:val="00181696"/>
+    <w:rsid w:val="00181DE0"/>
     <w:rsid w:val="001851D3"/>
     <w:rsid w:val="00187A7B"/>
     <w:rsid w:val="00187FB5"/>
     <w:rsid w:val="0019042C"/>
     <w:rsid w:val="00191A42"/>
     <w:rsid w:val="00195086"/>
     <w:rsid w:val="00195D3D"/>
     <w:rsid w:val="00196A13"/>
     <w:rsid w:val="001A120C"/>
     <w:rsid w:val="001A3B43"/>
     <w:rsid w:val="001A463A"/>
     <w:rsid w:val="001A528E"/>
     <w:rsid w:val="001A75A0"/>
     <w:rsid w:val="001B0BAA"/>
     <w:rsid w:val="001B2721"/>
     <w:rsid w:val="001C517A"/>
     <w:rsid w:val="001C63B9"/>
     <w:rsid w:val="001C64B8"/>
     <w:rsid w:val="001D4119"/>
     <w:rsid w:val="001D513A"/>
     <w:rsid w:val="001D5629"/>
     <w:rsid w:val="001D582E"/>
     <w:rsid w:val="001D5AAD"/>
     <w:rsid w:val="001E0910"/>
     <w:rsid w:val="001E1E17"/>
@@ -16652,50 +15640,51 @@
     <w:rsid w:val="00242C30"/>
     <w:rsid w:val="00244388"/>
     <w:rsid w:val="00244633"/>
     <w:rsid w:val="00246FE9"/>
     <w:rsid w:val="00247E68"/>
     <w:rsid w:val="00253DF0"/>
     <w:rsid w:val="0026589F"/>
     <w:rsid w:val="00266360"/>
     <w:rsid w:val="002670F0"/>
     <w:rsid w:val="00267423"/>
     <w:rsid w:val="002712EA"/>
     <w:rsid w:val="00276DF3"/>
     <w:rsid w:val="00283FA3"/>
     <w:rsid w:val="0028410F"/>
     <w:rsid w:val="00285ACE"/>
     <w:rsid w:val="002873F6"/>
     <w:rsid w:val="00287E23"/>
     <w:rsid w:val="002B1058"/>
     <w:rsid w:val="002B1FE4"/>
     <w:rsid w:val="002B4654"/>
     <w:rsid w:val="002B62D8"/>
     <w:rsid w:val="002C0C50"/>
     <w:rsid w:val="002D23B9"/>
     <w:rsid w:val="002D734F"/>
     <w:rsid w:val="002E1A55"/>
+    <w:rsid w:val="002E1C78"/>
     <w:rsid w:val="002E74BB"/>
     <w:rsid w:val="002E7BFA"/>
     <w:rsid w:val="002F0B4B"/>
     <w:rsid w:val="002F0F8E"/>
     <w:rsid w:val="002F25AC"/>
     <w:rsid w:val="002F28CD"/>
     <w:rsid w:val="002F2E3F"/>
     <w:rsid w:val="002F314B"/>
     <w:rsid w:val="002F5377"/>
     <w:rsid w:val="002F54A2"/>
     <w:rsid w:val="002F5E41"/>
     <w:rsid w:val="002F668B"/>
     <w:rsid w:val="0030017B"/>
     <w:rsid w:val="00304EF3"/>
     <w:rsid w:val="00312D29"/>
     <w:rsid w:val="00313687"/>
     <w:rsid w:val="0031451C"/>
     <w:rsid w:val="0031652C"/>
     <w:rsid w:val="003171B9"/>
     <w:rsid w:val="00322EB0"/>
     <w:rsid w:val="003269EC"/>
     <w:rsid w:val="0033126E"/>
     <w:rsid w:val="0033131D"/>
     <w:rsid w:val="00334379"/>
     <w:rsid w:val="00334668"/>
@@ -17393,50 +16382,51 @@
     <w:rsid w:val="00E80A55"/>
     <w:rsid w:val="00E82CD5"/>
     <w:rsid w:val="00E85085"/>
     <w:rsid w:val="00E86B84"/>
     <w:rsid w:val="00E90253"/>
     <w:rsid w:val="00E9500A"/>
     <w:rsid w:val="00E95F52"/>
     <w:rsid w:val="00EA04CF"/>
     <w:rsid w:val="00EA167C"/>
     <w:rsid w:val="00EA3DF8"/>
     <w:rsid w:val="00EA731E"/>
     <w:rsid w:val="00EB1782"/>
     <w:rsid w:val="00EB1C9B"/>
     <w:rsid w:val="00EB3B62"/>
     <w:rsid w:val="00EB49B2"/>
     <w:rsid w:val="00EB7927"/>
     <w:rsid w:val="00EC0BCD"/>
     <w:rsid w:val="00EC11E4"/>
     <w:rsid w:val="00EC287E"/>
     <w:rsid w:val="00EC332E"/>
     <w:rsid w:val="00EC7E26"/>
     <w:rsid w:val="00ED0C58"/>
     <w:rsid w:val="00ED15B2"/>
     <w:rsid w:val="00ED3E61"/>
     <w:rsid w:val="00EE39E2"/>
+    <w:rsid w:val="00EE6D57"/>
     <w:rsid w:val="00EF0E53"/>
     <w:rsid w:val="00EF1421"/>
     <w:rsid w:val="00EF1E63"/>
     <w:rsid w:val="00EF429B"/>
     <w:rsid w:val="00EF4D35"/>
     <w:rsid w:val="00EF665D"/>
     <w:rsid w:val="00F01BD9"/>
     <w:rsid w:val="00F12105"/>
     <w:rsid w:val="00F27E3B"/>
     <w:rsid w:val="00F363DD"/>
     <w:rsid w:val="00F3707C"/>
     <w:rsid w:val="00F377BC"/>
     <w:rsid w:val="00F42809"/>
     <w:rsid w:val="00F45F17"/>
     <w:rsid w:val="00F51F2C"/>
     <w:rsid w:val="00F52098"/>
     <w:rsid w:val="00F54222"/>
     <w:rsid w:val="00F54A84"/>
     <w:rsid w:val="00F55850"/>
     <w:rsid w:val="00F56750"/>
     <w:rsid w:val="00F5682D"/>
     <w:rsid w:val="00F56F0A"/>
     <w:rsid w:val="00F57A0A"/>
     <w:rsid w:val="00F57D63"/>
     <w:rsid w:val="00F60830"/>
@@ -17482,64 +16472,64 @@
     <w:rsid w:val="00FF3B2E"/>
     <w:rsid w:val="00FF7742"/>
     <w:rsid w:val="00FF7E52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40822CD7"/>
   <w15:docId w15:val="{80A65D76-1B3F-9641-9AFC-3B31D8811E0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17891,50 +16881,51 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Normal-retrait"/>
     <w:qFormat/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="002B4654"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="192" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
@@ -18280,50 +17271,51 @@
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="DengXian Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:color w:val="2E74B5"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
@@ -18670,51 +17662,51 @@
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE739C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE739C"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE739C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="680" w:hanging="113"/>
       <w:jc w:val="left"/>
     </w:pPr>
@@ -19647,51 +18639,51 @@
     <w:div w:id="2120221155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19962,74 +18954,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bf78e552-48dc-46f9-bef4-e14122d7af74" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b58433b-7f6d-4567-b1e5-ce38292e8f28">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010078D05A67EA2A0546A32A3B9E4A37D3D2" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a5c3f74ca16b7d90b5b535b724570b18">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b58433b-7f6d-4567-b1e5-ce38292e8f28" xmlns:ns3="bf78e552-48dc-46f9-bef4-e14122d7af74" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7151a8cffc1e9f2ef3838142410e6a3" ns2:_="" ns3:_="">
     <xsd:import namespace="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
     <xsd:import namespace="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -20246,84 +19234,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578065BE-BDB6-44F9-A3A9-71B7E1C10C7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD8DFBE-2746-472C-A3E7-C8787C0F3190}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
     <ds:schemaRef ds:uri="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578065BE-BDB6-44F9-A3A9-71B7E1C10C7B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2157FBEE-0930-44BE-A2DC-FCD1A31F623F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b58433b-7f6d-4567-b1e5-ce38292e8f28"/>
+    <ds:schemaRef ds:uri="bf78e552-48dc-46f9-bef4-e14122d7af74"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D16CD77-E423-2748-9D95-6D39EDF3A3D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>3973</Words>
   <Characters>21856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>182</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>